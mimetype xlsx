--- v1 (2026-03-05)
+++ v2 (2026-06-24)
@@ -50,93 +50,93 @@
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Contrato de Rateio 022025.pdf</t>
   </si>
   <si>
     <t>ADITIVO AO CONTRATO DE RATEIO Nº 02/2024</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>Aditivo 01</t>
   </si>
   <si>
     <t>Aditivo 02</t>
   </si>
   <si>
     <t>CONTRATO DE RATEIO Nº 02/2024</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
+    <t>Contrato de Rateio Jaquirana.pdf</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Pinhal da Serra.pdf</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Bom Jesus.pdf</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Cambará do Sul.pdf</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Muitos Capões.pdf</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Monte Alegre dos Campos.pdf</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Vacaria.pdf</t>
+  </si>
+  <si>
+    <t>Contrato de Rateio Ipê.pdf</t>
+  </si>
+  <si>
     <t>Contrato de Rateio São José dos Ausentes.pdf</t>
   </si>
   <si>
-    <t>Contrato de Rateio Vacaria.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrato de Rateio São Francisco de Paula.pdf</t>
   </si>
   <si>
     <t>Contrato de Rateio Lagoa Vermelha.pdf</t>
   </si>
   <si>
     <t>Contrato de Rateio Campestre da Serra.pdf</t>
   </si>
   <si>
     <t>Contrato de Rateio Esmeralda.pdf</t>
   </si>
   <si>
     <t>Contrato de Rateio Capão Bonito do Sul.pdf</t>
   </si>
   <si>
     <t>Contrato de Rateio Taquara.pdf</t>
-  </si>
-[...19 lines deleted...]
-    <t>Contrato de Rateio Ipê.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE RATEIO Nº 01/2024</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>CONTRATO DE RATEIO Nº 03/2023</t>
   </si>
   <si>
     <t>22/09/2023</t>
   </si>
   <si>
     <t>Bom Jesus.pdf</t>
   </si>
   <si>
     <t>Cambará do Sul.pdf</t>
   </si>
   <si>
     <t>Campestre da Serra.pdf</t>
   </si>
   <si>
     <t>Capão Bonito do Sul.pdf</t>
   </si>
@@ -724,51 +724,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/711518/images/original/Contrato de Rateio 022025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/520041/images/original/Aditivo 01 ao Contrato de Rateio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/520116/images/original/Aditivo 022025 Contrato Rateio de Taquara 022024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504172/images/original/Contrato de Rateio S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504173/images/original/Contrato de Rateio Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504174/images/original/Contrato de Rateio S&#227;o Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504175/images/original/Contrato de Rateio Lagoa Vermelha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504176/images/original/Contrato de Rateio Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504177/images/original/Contrato de Rateio Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504178/images/original/Contrato de Rateio Cap&#227;o Bonito do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504179/images/original/Contrato de Rateio Taquara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504180/images/original/Contrato de Rateio Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504181/images/original/Contrato de Rateio Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504182/images/original/Contrato de Rateio Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504183/images/original/Contrato de Rateio Cambar&#225; do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504184/images/original/Contrato de Rateio Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504185/images/original/Contrato de Rateio Monte Alegre dos Campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504186/images/original/Contrato de Rateio Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/479055/images/original/Contrato de Rateio Taquara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375771/images/original/Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375760/images/original/Cambar&#225; do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375765/images/original/Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375761/images/original/Cap&#227;o Bonito do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375764/images/original/Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375762/images/original/Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375769/images/original/Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375772/images/original/Lagoa Vermelha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375768/images/original/Monte Alegre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375770/images/original/Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375766/images/original/Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375763/images/original/S&#227;o Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375767/images/original/S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375773/images/original/Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/391209/images/original/Contrato de Rateio de Cap&#227;o Bonito do Sul  - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375757/images/original/Contrato de Rateio Bom Jesus - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375758/images/original/Contrato de Rateio Cambar&#225; do Sul - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375753/images/original/Contrato de Rateio Campestre da Serra - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375752/images/original/Contrato de Rateio Esmeralda - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375749/images/original/Contrato de Rateio Ip&#234; - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375754/images/original/Contrato de Rateio Jaquirana - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375748/images/original/Contrato de Rateio Lagoa Vermelha - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375746/images/original/Contrato de Rateio Monte Alegre dos Campos - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375750/images/original/Contrato de Rateio Muitos Cap&#245;es - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375756/images/original/Contrato de Rateio Pinhal da Serra - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375755/images/original/Contrato de Rateio S&#227;o Francsico de Paula - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375751/images/original/Contrato de Rateio S&#227;o Jos&#233; dos Ausentes - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375747/images/original/Contrato de Rateio Vacaria - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375733/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375739/images/original/Segundo_Aditivo_ao_Contrato_de_Rateio_012021_-_Cambar&#225;_do_Sul_(1)ASSINADO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375743/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375734/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375740/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375741/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375736/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Monte Alegre dos Campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375738/images/original/Segundo Aditivo ao Contrato de Rateio n&#186; 01.2021 - Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375735/images/original/Segundo Aditivo ao Contrato de Rateio n&#186; 01.2021 - Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375737/images/original/Segundo Aditivo ao Contrato de Rateio n&#186; 01.2021 - S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375742/images/original/Segundo Aditivo ao Contrato de Rateio n&#186; 01.2021 - Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375722/images/original/contrato de bom jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375725/images/original/contrato de cambara do sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375723/images/original/contrato de ipe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375726/images/original/contrato de monte alegre dos campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375724/images/original/contrato de muitos capoes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375730/images/original/contrato de pinhal da serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375729/images/original/contrato de sao chico.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375727/images/original/contrato de jose dos ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375728/images/original/contrato de vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375710/images/original/Rateio 2022 - Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375711/images/original/Rateio 2022 - Cambara do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375718/images/original/Rateio 2022 - Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375719/images/original/Rateio 2022 - Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375713/images/original/Rateio 2022 - Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375715/images/original/Rateio 2022 - Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375716/images/original/Rateio 2022 - Monte Alegre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375714/images/original/Rateio 2022 - Muitos Capoes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375712/images/original/Rateio 2022 -Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375721/images/original/Rateio 2022 -S&#227;o Jose dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375720/images/original/Rateio 2022 -S&#227;o Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375717/images/original/Rateio 2022 -Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375697/images/original/Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375700/images/original/Cambar&#225; do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375698/images/original/Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375701/images/original/Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375702/images/original/Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375704/images/original/Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375699/images/original/M. Alegre dos Campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375703/images/original/Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375707/images/original/Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375708/images/original/S. Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375706/images/original/S. Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375705/images/original/Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375685/images/original/Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375686/images/original/Cambar&#225; do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375688/images/original/Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375690/images/original/Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375687/images/original/Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375691/images/original/Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375695/images/original/Monte Alegre dos Campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375693/images/original/Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375692/images/original/Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375696/images/original/S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375689/images/original/S&#227;o Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375694/images/original/Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375674/images/original/Contrato de Rateio - Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375681/images/original/Contrato de Rateio - Cambar&#225;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375677/images/original/Contrato de Rateio - Campestre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375678/images/original/Contrato de Rateio - Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375676/images/original/Contrato de Rateio - Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375683/images/original/Contrato de Rateio - Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375682/images/original/Contrato de Rateio - Monte Alegre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375675/images/original/Contrato de Rateio - Pinhal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375680/images/original/Contrato de Rateio - S&#227;o Francisco.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375679/images/original/Contrato de Rateio - S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/711518/images/original/Contrato de Rateio 022025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/520041/images/original/Aditivo 01 ao Contrato de Rateio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/520116/images/original/Aditivo 022025 Contrato Rateio de Taquara 022024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504180/images/original/Contrato de Rateio Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504181/images/original/Contrato de Rateio Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504182/images/original/Contrato de Rateio Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504183/images/original/Contrato de Rateio Cambar&#225; do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504184/images/original/Contrato de Rateio Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504185/images/original/Contrato de Rateio Monte Alegre dos Campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504173/images/original/Contrato de Rateio Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504186/images/original/Contrato de Rateio Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504172/images/original/Contrato de Rateio S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504174/images/original/Contrato de Rateio S&#227;o Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504175/images/original/Contrato de Rateio Lagoa Vermelha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504176/images/original/Contrato de Rateio Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504177/images/original/Contrato de Rateio Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504178/images/original/Contrato de Rateio Cap&#227;o Bonito do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/504179/images/original/Contrato de Rateio Taquara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/479055/images/original/Contrato de Rateio Taquara.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375771/images/original/Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375760/images/original/Cambar&#225; do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375765/images/original/Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375761/images/original/Cap&#227;o Bonito do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375764/images/original/Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375762/images/original/Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375769/images/original/Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375772/images/original/Lagoa Vermelha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375768/images/original/Monte Alegre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375770/images/original/Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375766/images/original/Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375763/images/original/S&#227;o Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375767/images/original/S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375773/images/original/Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/391209/images/original/Contrato de Rateio de Cap&#227;o Bonito do Sul  - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375757/images/original/Contrato de Rateio Bom Jesus - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375758/images/original/Contrato de Rateio Cambar&#225; do Sul - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375753/images/original/Contrato de Rateio Campestre da Serra - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375752/images/original/Contrato de Rateio Esmeralda - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375749/images/original/Contrato de Rateio Ip&#234; - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375754/images/original/Contrato de Rateio Jaquirana - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375748/images/original/Contrato de Rateio Lagoa Vermelha - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375746/images/original/Contrato de Rateio Monte Alegre dos Campos - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375750/images/original/Contrato de Rateio Muitos Cap&#245;es - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375756/images/original/Contrato de Rateio Pinhal da Serra - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375755/images/original/Contrato de Rateio S&#227;o Francsico de Paula - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375751/images/original/Contrato de Rateio S&#227;o Jos&#233; dos Ausentes - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375747/images/original/Contrato de Rateio Vacaria - vig&#234;ncia 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375733/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375739/images/original/Segundo_Aditivo_ao_Contrato_de_Rateio_012021_-_Cambar&#225;_do_Sul_(1)ASSINADO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375743/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375734/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375740/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375741/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375736/images/original/Segundo Aditivo ao Contrato de Rateio 012021 - Monte Alegre dos Campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375738/images/original/Segundo Aditivo ao Contrato de Rateio n&#186; 01.2021 - Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375735/images/original/Segundo Aditivo ao Contrato de Rateio n&#186; 01.2021 - Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375737/images/original/Segundo Aditivo ao Contrato de Rateio n&#186; 01.2021 - S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375742/images/original/Segundo Aditivo ao Contrato de Rateio n&#186; 01.2021 - Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375722/images/original/contrato de bom jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375725/images/original/contrato de cambara do sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375723/images/original/contrato de ipe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375726/images/original/contrato de monte alegre dos campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375724/images/original/contrato de muitos capoes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375730/images/original/contrato de pinhal da serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375729/images/original/contrato de sao chico.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375727/images/original/contrato de jose dos ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375728/images/original/contrato de vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375710/images/original/Rateio 2022 - Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375711/images/original/Rateio 2022 - Cambara do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375718/images/original/Rateio 2022 - Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375719/images/original/Rateio 2022 - Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375713/images/original/Rateio 2022 - Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375715/images/original/Rateio 2022 - Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375716/images/original/Rateio 2022 - Monte Alegre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375714/images/original/Rateio 2022 - Muitos Capoes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375712/images/original/Rateio 2022 -Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375721/images/original/Rateio 2022 -S&#227;o Jose dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375720/images/original/Rateio 2022 -S&#227;o Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375717/images/original/Rateio 2022 -Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375697/images/original/Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375700/images/original/Cambar&#225; do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375698/images/original/Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375701/images/original/Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375702/images/original/Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375704/images/original/Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375699/images/original/M. Alegre dos Campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375703/images/original/Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375707/images/original/Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375708/images/original/S. Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375706/images/original/S. Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375705/images/original/Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375685/images/original/Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375686/images/original/Cambar&#225; do Sul.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375688/images/original/Campestre da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375690/images/original/Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375687/images/original/Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375691/images/original/Jaquirana.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375695/images/original/Monte Alegre dos Campos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375693/images/original/Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375692/images/original/Pinhal da Serra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375696/images/original/S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375689/images/original/S&#227;o Francisco de Paula.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375694/images/original/Vacaria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375674/images/original/Contrato de Rateio - Bom Jesus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375681/images/original/Contrato de Rateio - Cambar&#225;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375677/images/original/Contrato de Rateio - Campestre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375678/images/original/Contrato de Rateio - Esmeralda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375676/images/original/Contrato de Rateio - Ip&#234;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375683/images/original/Contrato de Rateio - Muitos Cap&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375682/images/original/Contrato de Rateio - Monte Alegre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375675/images/original/Contrato de Rateio - Pinhal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375680/images/original/Contrato de Rateio - S&#227;o Francisco.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/283/DocumentAssets/375679/images/original/Contrato de Rateio - S&#227;o Jos&#233; dos Ausentes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C114" sqref="C114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -957,51 +957,51 @@
         <v>11</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:3">